--- v0 (2026-04-16)
+++ v1 (2026-09-22)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Svrappl\docs\dvorakova\Dokumenty\Prodeje\ZTV Za Školou II\prodeje 8. kolo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Svrappl\docs\dvorakova\Dokumenty\Prodeje\ZTV Za Školou II\prodeje 9. kolo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C7C1B36-4BAA-414A-BEAD-6AAE51C28B05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C517E8EF-D275-44E4-A5DC-15763FF06D06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">List1!$A$1:$AO$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">List1!$A$1:$AO$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="38">
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Titul za</t>
   </si>
   <si>
     <t>Rodné číslo</t>
   </si>
   <si>
     <t>Titul před</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Adresa bydliště:</t>
   </si>
   <si>
     <t xml:space="preserve">výlučné vlastnictví </t>
   </si>
   <si>
     <t>společné jmění manželů</t>
   </si>
   <si>
@@ -109,53 +109,50 @@
   <si>
     <t>Seznam stavebních pozemků:</t>
   </si>
   <si>
     <t>parcelní číslo</t>
   </si>
   <si>
     <t>výměra</t>
   </si>
   <si>
     <t>primární pozemek</t>
   </si>
   <si>
     <t>náhradní pozemek</t>
   </si>
   <si>
     <t>Žádost o koupi stavebního pozemku v lokalitě Za Školou II</t>
   </si>
   <si>
     <t>pořadové číslo pozemku</t>
   </si>
   <si>
     <t>1971/50</t>
   </si>
   <si>
-    <t>1971/51</t>
-[...1 lines deleted...]
-  <si>
     <t>1958/2</t>
   </si>
   <si>
     <t>1923/5</t>
   </si>
   <si>
     <t>Prohlášení uchazečů:</t>
   </si>
   <si>
     <t>Nejsem dosud vlastníkem jiného pozemku v lokalitě Za Školou II.</t>
   </si>
   <si>
     <t>Seznámil jsem se se Zásadami prodeje pozemků a beru na vědomí podmínky v nich obsažené.</t>
   </si>
   <si>
     <t>podpis uchazeče</t>
   </si>
   <si>
     <t>1923/1</t>
   </si>
   <si>
     <t xml:space="preserve">Uchazeč(i): </t>
   </si>
   <si>
     <t>pořadové č. pozemku</t>
@@ -170,74 +167,67 @@
     <t>dne</t>
   </si>
   <si>
     <t xml:space="preserve">Prohlašuji, že vůči městu Dačice nemám žádné finanční závazky. </t>
   </si>
   <si>
     <t>Prohlašuji, že jsem se seznámil s fyzickým i právním stavem primárního i náhradního pozemku.</t>
   </si>
   <si>
     <t>email:</t>
   </si>
   <si>
     <t>tel.:</t>
   </si>
   <si>
     <t>V souladu zákonem č. 110/2019 Sb., o zpracování osobních údajů, v platném znění, a podle Nařízení Evropského parlamentu a Rady (EU) č. 2016/679, o ochraně fyzických osob v souvislosti se zpracováním osobních údajů a o volném pohybu těchto údajů a změně některých zákonů, v platném znění, dávám souhlas městu Dačice ke zpracování mých osobních údajů uvedených v této žádosti za účelem prokázání transparentního prodeje pozemků v lokalitě Za školou II, a to po dobu nezbytně nutnou. Další informace o ochraně osobních údajů jsou přístupné na www.dacice.cz/GDPR.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -696,336 +686,330 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFCCFF99"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1303,1030 +1287,1030 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:XEX60"/>
+  <dimension ref="A1:XEX59"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AZ33" sqref="AZ33"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection sqref="A1:AO50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
-    <col min="2" max="36" width="2.42578125" style="1"/>
+    <col min="1" max="1" width="2.5546875" style="1" customWidth="1"/>
+    <col min="2" max="36" width="2.44140625" style="1"/>
     <col min="37" max="43" width="2" style="1" customWidth="1"/>
-    <col min="44" max="16384" width="2.42578125" style="1"/>
+    <col min="44" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:43" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A1" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="57"/>
-[...38 lines deleted...]
-      <c r="AO1" s="57"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
+      <c r="AL1" s="68"/>
+      <c r="AM1" s="68"/>
+      <c r="AN1" s="68"/>
+      <c r="AO1" s="68"/>
     </row>
-    <row r="2" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:43" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
-        <v>28</v>
+      <c r="A3" s="89" t="s">
+        <v>27</v>
       </c>
-      <c r="B3" s="42"/>
-[...32 lines deleted...]
-      <c r="AO3" s="48"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="69"/>
+      <c r="AC3" s="69"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AL3" s="69"/>
+      <c r="AM3" s="69"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="69"/>
     </row>
-    <row r="4" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I4" s="42"/>
+    <row r="4" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="6"/>
-      <c r="P4" s="47" t="s">
+      <c r="O4" s="5"/>
+      <c r="P4" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="48"/>
-[...5 lines deleted...]
-      <c r="W4" s="47" t="s">
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="X4" s="79"/>
-[...7 lines deleted...]
-      <c r="AF4" s="47" t="s">
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="AG4" s="48"/>
-[...5 lines deleted...]
-      <c r="AM4" s="48"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="69"/>
+      <c r="AM4" s="69"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
     </row>
-    <row r="5" spans="1:43" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:43" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:43" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="36" t="s">
+    <row r="6" spans="1:43" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A6" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="37"/>
-[...2 lines deleted...]
-      <c r="E6" s="36" t="s">
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="37"/>
-[...8 lines deleted...]
-      <c r="O6" s="36" t="s">
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="P6" s="37"/>
-[...10 lines deleted...]
-      <c r="AA6" s="36" t="s">
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="72"/>
+      <c r="AA6" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AB6" s="37"/>
-[...2 lines deleted...]
-      <c r="AE6" s="36" t="s">
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="AF6" s="37"/>
-[...8 lines deleted...]
-      <c r="AO6" s="38"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="72"/>
     </row>
-    <row r="7" spans="1:43" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="AO7" s="10"/>
+    <row r="7" spans="1:43" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="73"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="86"/>
+      <c r="AB7" s="87"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="8"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="9"/>
     </row>
-    <row r="8" spans="1:43" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="36" t="s">
+    <row r="8" spans="1:43" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A8" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="37"/>
-[...29 lines deleted...]
-        <v>36</v>
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
+      <c r="O8" s="71"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="71"/>
+      <c r="R8" s="71"/>
+      <c r="S8" s="71"/>
+      <c r="T8" s="71"/>
+      <c r="U8" s="71"/>
+      <c r="V8" s="71"/>
+      <c r="W8" s="71"/>
+      <c r="X8" s="71"/>
+      <c r="Y8" s="71"/>
+      <c r="Z8" s="71"/>
+      <c r="AA8" s="71"/>
+      <c r="AB8" s="71"/>
+      <c r="AC8" s="71"/>
+      <c r="AD8" s="72"/>
+      <c r="AE8" s="70" t="s">
+        <v>35</v>
       </c>
-      <c r="AF8" s="37"/>
-[...8 lines deleted...]
-      <c r="AO8" s="38"/>
+      <c r="AF8" s="71"/>
+      <c r="AG8" s="71"/>
+      <c r="AH8" s="71"/>
+      <c r="AI8" s="71"/>
+      <c r="AJ8" s="71"/>
+      <c r="AK8" s="71"/>
+      <c r="AL8" s="71"/>
+      <c r="AM8" s="71"/>
+      <c r="AN8" s="71"/>
+      <c r="AO8" s="72"/>
     </row>
-    <row r="9" spans="1:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="AO9" s="45"/>
+    <row r="9" spans="1:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="73"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="74"/>
+      <c r="L9" s="74"/>
+      <c r="M9" s="74"/>
+      <c r="N9" s="74"/>
+      <c r="O9" s="74"/>
+      <c r="P9" s="74"/>
+      <c r="Q9" s="74"/>
+      <c r="R9" s="74"/>
+      <c r="S9" s="74"/>
+      <c r="T9" s="74"/>
+      <c r="U9" s="74"/>
+      <c r="V9" s="74"/>
+      <c r="W9" s="74"/>
+      <c r="X9" s="74"/>
+      <c r="Y9" s="74"/>
+      <c r="Z9" s="74"/>
+      <c r="AA9" s="74"/>
+      <c r="AB9" s="74"/>
+      <c r="AC9" s="74"/>
+      <c r="AD9" s="75"/>
+      <c r="AE9" s="78"/>
+      <c r="AF9" s="74"/>
+      <c r="AG9" s="74"/>
+      <c r="AH9" s="74"/>
+      <c r="AI9" s="74"/>
+      <c r="AJ9" s="74"/>
+      <c r="AK9" s="74"/>
+      <c r="AL9" s="74"/>
+      <c r="AM9" s="74"/>
+      <c r="AN9" s="74"/>
+      <c r="AO9" s="75"/>
     </row>
-    <row r="10" spans="1:43" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A11" s="36" t="s">
+    <row r="10" spans="1:43" ht="4.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:43" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="37"/>
-[...2 lines deleted...]
-      <c r="E11" s="36" t="s">
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="72"/>
+      <c r="E11" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="37"/>
-[...8 lines deleted...]
-      <c r="O11" s="36" t="s">
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="72"/>
+      <c r="O11" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="P11" s="37"/>
-[...10 lines deleted...]
-      <c r="AA11" s="36" t="s">
+      <c r="P11" s="71"/>
+      <c r="Q11" s="71"/>
+      <c r="R11" s="71"/>
+      <c r="S11" s="71"/>
+      <c r="T11" s="71"/>
+      <c r="U11" s="71"/>
+      <c r="V11" s="71"/>
+      <c r="W11" s="71"/>
+      <c r="X11" s="71"/>
+      <c r="Y11" s="71"/>
+      <c r="Z11" s="72"/>
+      <c r="AA11" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AB11" s="37"/>
-[...2 lines deleted...]
-      <c r="AE11" s="36" t="s">
+      <c r="AB11" s="71"/>
+      <c r="AC11" s="71"/>
+      <c r="AD11" s="72"/>
+      <c r="AE11" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="AF11" s="37"/>
-[...8 lines deleted...]
-      <c r="AO11" s="38"/>
+      <c r="AF11" s="71"/>
+      <c r="AG11" s="71"/>
+      <c r="AH11" s="71"/>
+      <c r="AI11" s="71"/>
+      <c r="AJ11" s="71"/>
+      <c r="AK11" s="71"/>
+      <c r="AL11" s="71"/>
+      <c r="AM11" s="71"/>
+      <c r="AN11" s="71"/>
+      <c r="AO11" s="72"/>
     </row>
-    <row r="12" spans="1:43" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="AO12" s="10"/>
+    <row r="12" spans="1:43" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="73"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
+      <c r="N12" s="75"/>
+      <c r="O12" s="73"/>
+      <c r="P12" s="74"/>
+      <c r="Q12" s="74"/>
+      <c r="R12" s="74"/>
+      <c r="S12" s="74"/>
+      <c r="T12" s="74"/>
+      <c r="U12" s="74"/>
+      <c r="V12" s="74"/>
+      <c r="W12" s="74"/>
+      <c r="X12" s="74"/>
+      <c r="Y12" s="74"/>
+      <c r="Z12" s="75"/>
+      <c r="AA12" s="73"/>
+      <c r="AB12" s="74"/>
+      <c r="AC12" s="74"/>
+      <c r="AD12" s="75"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="8"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="9"/>
     </row>
-    <row r="13" spans="1:43" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="36" t="s">
+    <row r="13" spans="1:43" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A13" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="37"/>
-[...86 lines deleted...]
-      <c r="O15" s="69" t="s">
+      <c r="B13" s="71"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
+      <c r="O13" s="71"/>
+      <c r="P13" s="71"/>
+      <c r="Q13" s="71"/>
+      <c r="R13" s="71"/>
+      <c r="S13" s="71"/>
+      <c r="T13" s="71"/>
+      <c r="U13" s="71"/>
+      <c r="V13" s="71"/>
+      <c r="W13" s="71"/>
+      <c r="X13" s="71"/>
+      <c r="Y13" s="71"/>
+      <c r="Z13" s="71"/>
+      <c r="AA13" s="71"/>
+      <c r="AB13" s="71"/>
+      <c r="AC13" s="71"/>
+      <c r="AD13" s="72"/>
+      <c r="AE13" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="P15" s="70"/>
-[...24 lines deleted...]
-      <c r="AO15" s="68"/>
+      <c r="AF13" s="71"/>
+      <c r="AG13" s="71"/>
+      <c r="AH13" s="71"/>
+      <c r="AI13" s="71"/>
+      <c r="AJ13" s="71"/>
+      <c r="AK13" s="71"/>
+      <c r="AL13" s="71"/>
+      <c r="AM13" s="71"/>
+      <c r="AN13" s="71"/>
+      <c r="AO13" s="72"/>
+    </row>
+    <row r="14" spans="1:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="73"/>
+      <c r="B14" s="74"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
+      <c r="O14" s="74"/>
+      <c r="P14" s="74"/>
+      <c r="Q14" s="74"/>
+      <c r="R14" s="74"/>
+      <c r="S14" s="74"/>
+      <c r="T14" s="74"/>
+      <c r="U14" s="74"/>
+      <c r="V14" s="74"/>
+      <c r="W14" s="74"/>
+      <c r="X14" s="74"/>
+      <c r="Y14" s="74"/>
+      <c r="Z14" s="74"/>
+      <c r="AA14" s="74"/>
+      <c r="AB14" s="74"/>
+      <c r="AC14" s="74"/>
+      <c r="AD14" s="75"/>
+      <c r="AE14" s="78"/>
+      <c r="AF14" s="74"/>
+      <c r="AG14" s="74"/>
+      <c r="AH14" s="74"/>
+      <c r="AI14" s="74"/>
+      <c r="AJ14" s="74"/>
+      <c r="AK14" s="74"/>
+      <c r="AL14" s="74"/>
+      <c r="AM14" s="74"/>
+      <c r="AN14" s="74"/>
+      <c r="AO14" s="75"/>
+    </row>
+    <row r="15" spans="1:43" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O15" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="P15" s="37"/>
+      <c r="Q15" s="32"/>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="32"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="32"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="32"/>
+      <c r="AF15" s="32"/>
+      <c r="AG15" s="32"/>
+      <c r="AH15" s="32"/>
+      <c r="AI15" s="32"/>
+      <c r="AJ15" s="32"/>
+      <c r="AK15" s="32"/>
+      <c r="AL15" s="32"/>
+      <c r="AM15" s="32"/>
+      <c r="AN15" s="32"/>
+      <c r="AO15" s="33"/>
     </row>
     <row r="16" spans="1:43" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="42"/>
-[...33 lines deleted...]
-      <c r="AO16" s="41"/>
+      <c r="B16" s="89"/>
+      <c r="C16" s="89"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="89"/>
+      <c r="O16" s="38"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+      <c r="T16" s="34"/>
+      <c r="U16" s="34"/>
+      <c r="V16" s="34"/>
+      <c r="W16" s="34"/>
+      <c r="X16" s="34"/>
+      <c r="Y16" s="34"/>
+      <c r="Z16" s="34"/>
+      <c r="AA16" s="34"/>
+      <c r="AB16" s="34"/>
+      <c r="AC16" s="34"/>
+      <c r="AD16" s="34"/>
+      <c r="AE16" s="34"/>
+      <c r="AF16" s="34"/>
+      <c r="AG16" s="34"/>
+      <c r="AH16" s="34"/>
+      <c r="AI16" s="34"/>
+      <c r="AJ16" s="34"/>
+      <c r="AK16" s="34"/>
+      <c r="AL16" s="34"/>
+      <c r="AM16" s="34"/>
+      <c r="AN16" s="34"/>
+      <c r="AO16" s="35"/>
     </row>
-    <row r="17" spans="1:16378" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I17" s="42"/>
+    <row r="17" spans="1:16378" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="89"/>
+      <c r="B17" s="89"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="89"/>
+      <c r="I17" s="89"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
       <c r="AF17" s="2"/>
       <c r="AG17" s="2"/>
       <c r="AH17" s="2"/>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="2"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
       <c r="AN17" s="2"/>
       <c r="AO17" s="2"/>
       <c r="AP17" s="2"/>
       <c r="AQ17" s="2"/>
     </row>
-    <row r="18" spans="1:16378" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:16378" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="13"/>
-[...5 lines deleted...]
-      <c r="H18" s="21" t="s">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="I18" s="19"/>
-[...5 lines deleted...]
-      <c r="O18" s="36" t="s">
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="P18" s="37"/>
-[...10 lines deleted...]
-      <c r="AA18" s="36" t="s">
+      <c r="P18" s="71"/>
+      <c r="Q18" s="71"/>
+      <c r="R18" s="71"/>
+      <c r="S18" s="71"/>
+      <c r="T18" s="71"/>
+      <c r="U18" s="71"/>
+      <c r="V18" s="71"/>
+      <c r="W18" s="71"/>
+      <c r="X18" s="71"/>
+      <c r="Y18" s="71"/>
+      <c r="Z18" s="72"/>
+      <c r="AA18" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="AB18" s="37"/>
-[...12 lines deleted...]
-      <c r="AO18" s="38"/>
+      <c r="AB18" s="71"/>
+      <c r="AC18" s="71"/>
+      <c r="AD18" s="71"/>
+      <c r="AE18" s="71"/>
+      <c r="AF18" s="71"/>
+      <c r="AG18" s="71"/>
+      <c r="AH18" s="71"/>
+      <c r="AI18" s="71"/>
+      <c r="AJ18" s="71"/>
+      <c r="AK18" s="71"/>
+      <c r="AL18" s="71"/>
+      <c r="AM18" s="71"/>
+      <c r="AN18" s="71"/>
+      <c r="AO18" s="72"/>
     </row>
-    <row r="19" spans="1:16378" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="AI19" s="34" t="s">
+    <row r="19" spans="1:16378" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="34"/>
+      <c r="S19" s="34"/>
+      <c r="T19" s="34"/>
+      <c r="U19" s="34"/>
+      <c r="V19" s="34"/>
+      <c r="W19" s="34"/>
+      <c r="X19" s="34"/>
+      <c r="Y19" s="34"/>
+      <c r="Z19" s="35"/>
+      <c r="AA19" s="91"/>
+      <c r="AB19" s="92"/>
+      <c r="AC19" s="92"/>
+      <c r="AD19" s="92"/>
+      <c r="AE19" s="92"/>
+      <c r="AF19" s="92"/>
+      <c r="AG19" s="92"/>
+      <c r="AH19" s="92"/>
+      <c r="AI19" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="AJ19" s="34"/>
-[...4 lines deleted...]
-      <c r="AO19" s="35"/>
+      <c r="AJ19" s="79"/>
+      <c r="AK19" s="79"/>
+      <c r="AL19" s="79"/>
+      <c r="AM19" s="79"/>
+      <c r="AN19" s="79"/>
+      <c r="AO19" s="80"/>
     </row>
-    <row r="20" spans="1:16378" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A21" s="12" t="s">
+    <row r="20" spans="1:16378" ht="4.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:16378" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="13"/>
-[...5 lines deleted...]
-      <c r="H21" s="21" t="s">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="I21" s="19"/>
-[...5 lines deleted...]
-      <c r="O21" s="36" t="s">
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="P21" s="37"/>
-[...10 lines deleted...]
-      <c r="AA21" s="36" t="s">
+      <c r="P21" s="71"/>
+      <c r="Q21" s="71"/>
+      <c r="R21" s="71"/>
+      <c r="S21" s="71"/>
+      <c r="T21" s="71"/>
+      <c r="U21" s="71"/>
+      <c r="V21" s="71"/>
+      <c r="W21" s="71"/>
+      <c r="X21" s="71"/>
+      <c r="Y21" s="71"/>
+      <c r="Z21" s="72"/>
+      <c r="AA21" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="AB21" s="37"/>
-[...12 lines deleted...]
-      <c r="AO21" s="38"/>
+      <c r="AB21" s="71"/>
+      <c r="AC21" s="71"/>
+      <c r="AD21" s="71"/>
+      <c r="AE21" s="71"/>
+      <c r="AF21" s="71"/>
+      <c r="AG21" s="71"/>
+      <c r="AH21" s="71"/>
+      <c r="AI21" s="71"/>
+      <c r="AJ21" s="71"/>
+      <c r="AK21" s="71"/>
+      <c r="AL21" s="71"/>
+      <c r="AM21" s="71"/>
+      <c r="AN21" s="71"/>
+      <c r="AO21" s="72"/>
     </row>
-    <row r="22" spans="1:16378" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="AI22" s="34" t="s">
+    <row r="22" spans="1:16378" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="34"/>
+      <c r="U22" s="34"/>
+      <c r="V22" s="34"/>
+      <c r="W22" s="34"/>
+      <c r="X22" s="34"/>
+      <c r="Y22" s="34"/>
+      <c r="Z22" s="35"/>
+      <c r="AA22" s="91"/>
+      <c r="AB22" s="92"/>
+      <c r="AC22" s="92"/>
+      <c r="AD22" s="92"/>
+      <c r="AE22" s="92"/>
+      <c r="AF22" s="92"/>
+      <c r="AG22" s="92"/>
+      <c r="AH22" s="92"/>
+      <c r="AI22" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="AJ22" s="34"/>
-[...4 lines deleted...]
-      <c r="AO22" s="35"/>
+      <c r="AJ22" s="79"/>
+      <c r="AK22" s="79"/>
+      <c r="AL22" s="79"/>
+      <c r="AM22" s="79"/>
+      <c r="AN22" s="79"/>
+      <c r="AO22" s="80"/>
     </row>
-    <row r="23" spans="1:16378" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...42 lines deleted...]
-      <c r="AO25" s="30"/>
+    <row r="23" spans="1:16378" ht="4.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:16378" ht="4.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:16378" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="90"/>
+      <c r="B25" s="90"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="90"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="90"/>
+      <c r="S25" s="90"/>
+      <c r="T25" s="90"/>
+      <c r="U25" s="90"/>
+      <c r="V25" s="90"/>
+      <c r="W25" s="90"/>
+      <c r="X25" s="90"/>
+      <c r="Y25" s="90"/>
+      <c r="Z25" s="90"/>
+      <c r="AA25" s="90"/>
+      <c r="AB25" s="90"/>
+      <c r="AC25" s="90"/>
+      <c r="AD25" s="90"/>
+      <c r="AE25" s="90"/>
+      <c r="AF25" s="90"/>
+      <c r="AG25" s="90"/>
+      <c r="AH25" s="90"/>
+      <c r="AI25" s="90"/>
+      <c r="AJ25" s="90"/>
+      <c r="AK25" s="90"/>
+      <c r="AL25" s="90"/>
+      <c r="AM25" s="90"/>
+      <c r="AN25" s="90"/>
+      <c r="AO25" s="90"/>
     </row>
-    <row r="26" spans="1:16378" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="11" t="s">
+    <row r="26" spans="1:16378" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:16378" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="27" spans="1:16378" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="41" t="s">
+        <v>28</v>
       </c>
-      <c r="B27" s="31"/>
-[...3 lines deleted...]
-      <c r="F27" s="31" t="s">
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="G27" s="31"/>
-[...4 lines deleted...]
-      <c r="L27" s="31" t="s">
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="M27" s="31"/>
-[...20 lines deleted...]
-      <c r="AH27" s="91"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="41"/>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="42"/>
+      <c r="S27" s="42"/>
+      <c r="T27" s="42"/>
+      <c r="U27" s="42"/>
+      <c r="V27" s="42"/>
+      <c r="W27" s="42"/>
+      <c r="X27" s="42"/>
+      <c r="Y27" s="42"/>
+      <c r="Z27" s="42"/>
+      <c r="AA27" s="42"/>
+      <c r="AB27" s="42"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="29"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
     </row>
-    <row r="28" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="81">
+    <row r="28" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="54">
         <v>29</v>
       </c>
-      <c r="B28" s="82"/>
-[...3 lines deleted...]
-      <c r="F28" s="84" t="s">
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="G28" s="85"/>
-[...4 lines deleted...]
-      <c r="L28" s="87">
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="65">
         <v>843</v>
       </c>
-      <c r="M28" s="88"/>
-[...20 lines deleted...]
-      <c r="AH28" s="94"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="66"/>
+      <c r="P28" s="66"/>
+      <c r="Q28" s="67"/>
+      <c r="R28" s="58"/>
+      <c r="S28" s="58"/>
+      <c r="T28" s="58"/>
+      <c r="U28" s="58"/>
+      <c r="V28" s="58"/>
+      <c r="W28" s="57"/>
+      <c r="X28" s="57"/>
+      <c r="Y28" s="57"/>
+      <c r="Z28" s="57"/>
+      <c r="AA28" s="57"/>
+      <c r="AB28" s="57"/>
+      <c r="AC28" s="43"/>
+      <c r="AD28" s="43"/>
+      <c r="AE28" s="43"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="2"/>
       <c r="AY28" s="2"/>
       <c r="AZ28" s="2"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BD28" s="2"/>
       <c r="BE28" s="2"/>
       <c r="BF28" s="2"/>
       <c r="BG28" s="2"/>
       <c r="BH28" s="2"/>
       <c r="BI28" s="2"/>
       <c r="BJ28" s="2"/>
       <c r="BK28" s="2"/>
@@ -18624,1334 +18608,888 @@
       <c r="XEA28" s="2"/>
       <c r="XEB28" s="2"/>
       <c r="XEC28" s="2"/>
       <c r="XED28" s="2"/>
       <c r="XEE28" s="2"/>
       <c r="XEF28" s="2"/>
       <c r="XEG28" s="2"/>
       <c r="XEH28" s="2"/>
       <c r="XEI28" s="2"/>
       <c r="XEJ28" s="2"/>
       <c r="XEK28" s="2"/>
       <c r="XEL28" s="2"/>
       <c r="XEM28" s="2"/>
       <c r="XEN28" s="2"/>
       <c r="XEO28" s="2"/>
       <c r="XEP28" s="2"/>
       <c r="XEQ28" s="2"/>
       <c r="XER28" s="2"/>
       <c r="XES28" s="2"/>
       <c r="XET28" s="2"/>
       <c r="XEU28" s="2"/>
       <c r="XEV28" s="2"/>
       <c r="XEW28" s="2"/>
       <c r="XEX28" s="2"/>
     </row>
-    <row r="29" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="29" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="50">
+        <v>31</v>
       </c>
-      <c r="B29" s="55"/>
-[...2 lines deleted...]
-      <c r="E29" s="56"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="52"/>
       <c r="F29" s="62" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="63"/>
       <c r="H29" s="63"/>
       <c r="I29" s="63"/>
       <c r="J29" s="63"/>
       <c r="K29" s="64"/>
-      <c r="L29" s="51">
+      <c r="L29" s="47">
         <v>846</v>
       </c>
-      <c r="M29" s="52"/>
-[...418 lines deleted...]
-      <c r="XDU29" s="4"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+      <c r="O29" s="48"/>
+      <c r="P29" s="48"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="58"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="58"/>
+      <c r="U29" s="58"/>
+      <c r="V29" s="58"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
+      <c r="Z29" s="57"/>
+      <c r="AA29" s="57"/>
+      <c r="AB29" s="57"/>
+      <c r="AC29" s="43"/>
+      <c r="AD29" s="43"/>
+      <c r="AE29" s="43"/>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="43"/>
+      <c r="AH29" s="43"/>
     </row>
-    <row r="30" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="30" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="50">
+        <v>35</v>
       </c>
-      <c r="B30" s="55"/>
-[...3 lines deleted...]
-      <c r="F30" s="62" t="s">
+      <c r="B30" s="51"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="47">
+        <v>866</v>
+      </c>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="58"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="58"/>
+      <c r="U30" s="58"/>
+      <c r="V30" s="58"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="43"/>
+      <c r="AD30" s="43"/>
+      <c r="AE30" s="43"/>
+      <c r="AF30" s="43"/>
+      <c r="AG30" s="43"/>
+      <c r="AH30" s="43"/>
+    </row>
+    <row r="31" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="81">
+        <v>36</v>
+      </c>
+      <c r="B31" s="82"/>
+      <c r="C31" s="82"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="G30" s="63"/>
-[...5 lines deleted...]
-        <v>846</v>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="44">
+        <v>875</v>
       </c>
-      <c r="M30" s="52"/>
-[...20 lines deleted...]
-      <c r="AH30" s="94"/>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="45"/>
+      <c r="P31" s="45"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="58"/>
+      <c r="S31" s="58"/>
+      <c r="T31" s="58"/>
+      <c r="U31" s="58"/>
+      <c r="V31" s="58"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="43"/>
+      <c r="AD31" s="43"/>
+      <c r="AE31" s="43"/>
+      <c r="AF31" s="43"/>
+      <c r="AG31" s="43"/>
+      <c r="AH31" s="43"/>
     </row>
-    <row r="31" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="32" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="24" t="s">
+        <v>22</v>
       </c>
-      <c r="B31" s="55"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+    </row>
+    <row r="34" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="22" t="s">
+        <v>29</v>
       </c>
-      <c r="G31" s="58"/>
-[...5 lines deleted...]
-        <v>866</v>
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="22"/>
+      <c r="O34" s="22"/>
+      <c r="P34" s="22"/>
+      <c r="Q34" s="22"/>
+    </row>
+    <row r="35" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="22" t="s">
+        <v>23</v>
       </c>
-      <c r="M31" s="52"/>
-[...20 lines deleted...]
-      <c r="AH31" s="94"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="22"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="22"/>
+      <c r="O35" s="22"/>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="22"/>
     </row>
-    <row r="32" spans="1:16378" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="59">
+    <row r="36" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="22"/>
+      <c r="C36" s="22"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
+      <c r="O36" s="22"/>
+      <c r="P36" s="22"/>
+      <c r="Q36" s="22"/>
+      <c r="U36" s="15"/>
+      <c r="V36" s="15"/>
+      <c r="W36" s="15"/>
+      <c r="X36" s="15"/>
+      <c r="Y36" s="15"/>
+      <c r="Z36" s="15"/>
+      <c r="AA36" s="15"/>
+      <c r="AB36" s="15"/>
+      <c r="AC36" s="15"/>
+      <c r="AD36" s="15"/>
+      <c r="AE36" s="15"/>
+      <c r="AF36" s="15"/>
+      <c r="AG36" s="15"/>
+      <c r="AH36" s="15"/>
+      <c r="AI36" s="15"/>
+      <c r="AJ36" s="15"/>
+      <c r="AK36" s="15"/>
+      <c r="AL36" s="15"/>
+      <c r="AM36" s="15"/>
+      <c r="AN36" s="15"/>
+      <c r="AO36" s="15"/>
+    </row>
+    <row r="37" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="A37" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="27"/>
+      <c r="P37" s="27"/>
+      <c r="Q37" s="27"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="22"/>
+      <c r="T37" s="22"/>
+      <c r="U37" s="23"/>
+      <c r="V37" s="23"/>
+      <c r="W37" s="23"/>
+      <c r="X37" s="23"/>
+      <c r="Y37" s="23"/>
+      <c r="Z37" s="23"/>
+      <c r="AA37" s="23"/>
+      <c r="AB37" s="23"/>
+      <c r="AC37" s="23"/>
+      <c r="AD37" s="23"/>
+      <c r="AE37" s="23"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="23"/>
+      <c r="AH37" s="23"/>
+      <c r="AI37" s="15"/>
+      <c r="AJ37" s="15"/>
+      <c r="AK37" s="15"/>
+      <c r="AL37" s="15"/>
+      <c r="AM37" s="15"/>
+      <c r="AN37" s="15"/>
+      <c r="AO37" s="15"/>
+    </row>
+    <row r="38" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="A38" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="27"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+      <c r="Q38" s="27"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="23"/>
+      <c r="V38" s="23"/>
+      <c r="W38" s="23"/>
+      <c r="X38" s="23"/>
+      <c r="Y38" s="23"/>
+      <c r="Z38" s="23"/>
+      <c r="AA38" s="23"/>
+      <c r="AB38" s="23"/>
+      <c r="AC38" s="23"/>
+      <c r="AD38" s="23"/>
+      <c r="AE38" s="23"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="23"/>
+      <c r="AH38" s="23"/>
+      <c r="AI38" s="15"/>
+      <c r="AJ38" s="15"/>
+      <c r="AK38" s="15"/>
+      <c r="AL38" s="15"/>
+      <c r="AM38" s="15"/>
+      <c r="AN38" s="15"/>
+      <c r="AO38" s="15"/>
+    </row>
+    <row r="39" spans="1:41" ht="104.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="60"/>
-[...35 lines deleted...]
-      <c r="AH32" s="94"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="31"/>
+      <c r="U39" s="31"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="31"/>
+      <c r="X39" s="31"/>
+      <c r="Y39" s="31"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="31"/>
+      <c r="AB39" s="31"/>
+      <c r="AC39" s="31"/>
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="23"/>
+      <c r="AG39" s="23"/>
+      <c r="AH39" s="23"/>
+      <c r="AI39" s="15"/>
+      <c r="AJ39" s="15"/>
+      <c r="AK39" s="15"/>
+      <c r="AL39" s="15"/>
+      <c r="AM39" s="15"/>
+      <c r="AN39" s="15"/>
+      <c r="AO39" s="15"/>
     </row>
-    <row r="33" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...10 lines deleted...]
-      <c r="H34" s="26"/>
+    <row r="40" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
     </row>
-    <row r="35" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="Q35" s="23"/>
+    <row r="41" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="A41" s="28"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="28"/>
+      <c r="P41" s="28"/>
+      <c r="Q41" s="28"/>
+      <c r="R41" s="27"/>
+      <c r="S41" s="27"/>
+      <c r="T41" s="27"/>
+      <c r="U41" s="27"/>
+      <c r="V41" s="27"/>
+      <c r="W41" s="27"/>
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+      <c r="Z41" s="27"/>
+      <c r="AA41" s="27"/>
+      <c r="AB41" s="27"/>
+      <c r="AC41" s="27"/>
+      <c r="AD41" s="27"/>
+      <c r="AE41" s="27"/>
+      <c r="AF41" s="27"/>
+      <c r="AG41" s="27"/>
+      <c r="AH41" s="27"/>
+      <c r="AI41" s="27"/>
+      <c r="AJ41" s="27"/>
+      <c r="AK41" s="27"/>
+      <c r="AL41" s="27"/>
+      <c r="AM41" s="27"/>
+      <c r="AN41" s="27"/>
+      <c r="AO41" s="27"/>
     </row>
-    <row r="36" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...257 lines deleted...]
-      <c r="Q42" s="29"/>
+    <row r="42" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="28"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="28"/>
       <c r="R42" s="28"/>
       <c r="S42" s="28"/>
       <c r="T42" s="28"/>
       <c r="U42" s="28"/>
       <c r="V42" s="28"/>
       <c r="W42" s="28"/>
       <c r="X42" s="28"/>
       <c r="Y42" s="28"/>
       <c r="Z42" s="28"/>
       <c r="AA42" s="28"/>
       <c r="AB42" s="28"/>
       <c r="AC42" s="28"/>
       <c r="AD42" s="28"/>
       <c r="AE42" s="28"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="28"/>
       <c r="AL42" s="28"/>
       <c r="AM42" s="28"/>
       <c r="AN42" s="28"/>
       <c r="AO42" s="28"/>
     </row>
-    <row r="43" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="A44" s="1" t="s">
+    <row r="43" spans="1:41" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40"/>
+      <c r="H43" s="40"/>
+      <c r="I43" s="40"/>
+      <c r="K43" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="73"/>
-[...8 lines deleted...]
-        <v>32</v>
+      <c r="M43" s="26"/>
+      <c r="N43" s="26"/>
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="1" t="s">
+        <v>37</v>
       </c>
-      <c r="M44" s="27"/>
-[...5 lines deleted...]
-        <v>38</v>
+      <c r="T43" s="1" t="s">
+        <v>25</v>
       </c>
-      <c r="T44" s="1" t="s">
-        <v>26</v>
+      <c r="AA43" s="26"/>
+      <c r="AB43" s="26"/>
+      <c r="AC43" s="26"/>
+      <c r="AD43" s="26"/>
+      <c r="AE43" s="26"/>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26"/>
+      <c r="AH43" s="26"/>
+      <c r="AI43" s="26"/>
+      <c r="AJ43" s="26"/>
+      <c r="AK43" s="26"/>
+      <c r="AL43" s="26"/>
+      <c r="AM43" s="26"/>
+      <c r="AN43" s="26"/>
+      <c r="AO43" s="26"/>
+    </row>
+    <row r="44" spans="1:41" x14ac:dyDescent="0.3">
+      <c r="R44" s="28"/>
+      <c r="S44" s="28"/>
+      <c r="T44" s="28"/>
+      <c r="U44" s="28"/>
+      <c r="V44" s="28"/>
+      <c r="W44" s="28"/>
+      <c r="X44" s="28"/>
+      <c r="Y44" s="28"/>
+      <c r="Z44" s="28"/>
+      <c r="AA44" s="28"/>
+      <c r="AB44" s="28"/>
+      <c r="AC44" s="28"/>
+      <c r="AD44" s="28"/>
+      <c r="AE44" s="28"/>
+      <c r="AF44" s="28"/>
+      <c r="AG44" s="28"/>
+      <c r="AH44" s="28"/>
+      <c r="AI44" s="28"/>
+      <c r="AJ44" s="28"/>
+      <c r="AK44" s="28"/>
+      <c r="AL44" s="28"/>
+      <c r="AM44" s="28"/>
+      <c r="AN44" s="28"/>
+      <c r="AO44" s="28"/>
+    </row>
+    <row r="45" spans="1:41" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R45" s="28"/>
+      <c r="S45" s="28"/>
+      <c r="T45" s="28"/>
+      <c r="U45" s="28"/>
+      <c r="V45" s="28"/>
+      <c r="W45" s="28"/>
+      <c r="X45" s="28"/>
+      <c r="Y45" s="28"/>
+      <c r="Z45" s="28"/>
+      <c r="AA45" s="28"/>
+      <c r="AB45" s="28"/>
+      <c r="AC45" s="28"/>
+      <c r="AD45" s="28"/>
+      <c r="AE45" s="28"/>
+      <c r="AF45" s="28"/>
+      <c r="AG45" s="28"/>
+      <c r="AH45" s="28"/>
+      <c r="AI45" s="28"/>
+      <c r="AJ45" s="28"/>
+      <c r="AK45" s="28"/>
+      <c r="AL45" s="28"/>
+      <c r="AM45" s="28"/>
+      <c r="AN45" s="28"/>
+      <c r="AO45" s="28"/>
+    </row>
+    <row r="46" spans="1:41" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>30</v>
       </c>
-      <c r="AA44" s="27"/>
-[...68 lines deleted...]
-      <c r="A47" s="1" t="s">
+      <c r="B46" s="40"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="40"/>
+      <c r="I46" s="40"/>
+      <c r="K46" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="73"/>
-[...8 lines deleted...]
-        <v>32</v>
+      <c r="M46" s="26"/>
+      <c r="N46" s="26"/>
+      <c r="O46" s="26"/>
+      <c r="P46" s="26"/>
+      <c r="Q46" s="26"/>
+      <c r="R46" s="26"/>
+      <c r="T46" s="1" t="s">
+        <v>25</v>
       </c>
-      <c r="M47" s="27"/>
-[...22 lines deleted...]
-      <c r="AO47" s="73"/>
+      <c r="AA46" s="40"/>
+      <c r="AB46" s="40"/>
+      <c r="AC46" s="40"/>
+      <c r="AD46" s="40"/>
+      <c r="AE46" s="40"/>
+      <c r="AF46" s="40"/>
+      <c r="AG46" s="40"/>
+      <c r="AH46" s="40"/>
+      <c r="AI46" s="40"/>
+      <c r="AJ46" s="40"/>
+      <c r="AK46" s="40"/>
+      <c r="AL46" s="40"/>
+      <c r="AM46" s="40"/>
+      <c r="AN46" s="40"/>
+      <c r="AO46" s="40"/>
     </row>
-    <row r="55" spans="1:41" ht="17.25" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="Q55" s="5"/>
+    <row r="54" spans="1:41" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="4"/>
+      <c r="F54" s="4"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="I54" s="4"/>
+      <c r="J54" s="4"/>
+      <c r="K54" s="4"/>
+      <c r="L54" s="4"/>
+      <c r="M54" s="4"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="4"/>
+      <c r="Q54" s="4"/>
     </row>
-    <row r="56" spans="1:41" ht="17.25" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="Q56" s="5"/>
+    <row r="55" spans="1:41" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4"/>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+      <c r="Q55" s="4"/>
     </row>
-    <row r="57" spans="1:41" ht="17.25" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="Q57" s="5"/>
+    <row r="56" spans="1:41" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4"/>
+      <c r="F56" s="4"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+      <c r="I56" s="4"/>
+      <c r="J56" s="4"/>
+      <c r="K56" s="4"/>
+      <c r="L56" s="4"/>
+      <c r="M56" s="4"/>
+      <c r="N56" s="4"/>
+      <c r="O56" s="4"/>
+      <c r="P56" s="4"/>
+      <c r="Q56" s="4"/>
     </row>
-    <row r="58" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="AO58" s="5"/>
+    <row r="57" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R57" s="4"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+      <c r="V57" s="4"/>
+      <c r="W57" s="4"/>
+      <c r="X57" s="4"/>
+      <c r="Y57" s="4"/>
+      <c r="Z57" s="4"/>
+      <c r="AA57" s="4"/>
+      <c r="AB57" s="4"/>
+      <c r="AC57" s="4"/>
+      <c r="AD57" s="4"/>
+      <c r="AE57" s="4"/>
+      <c r="AF57" s="4"/>
+      <c r="AG57" s="4"/>
+      <c r="AH57" s="4"/>
+      <c r="AI57" s="4"/>
+      <c r="AJ57" s="4"/>
+      <c r="AK57" s="4"/>
+      <c r="AL57" s="4"/>
+      <c r="AM57" s="4"/>
+      <c r="AN57" s="4"/>
+      <c r="AO57" s="4"/>
     </row>
-    <row r="59" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="AO59" s="5"/>
+    <row r="58" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R58" s="4"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
+      <c r="U58" s="4"/>
+      <c r="V58" s="4"/>
+      <c r="W58" s="4"/>
+      <c r="X58" s="4"/>
+      <c r="Y58" s="4"/>
+      <c r="Z58" s="4"/>
+      <c r="AA58" s="4"/>
+      <c r="AB58" s="4"/>
+      <c r="AC58" s="4"/>
+      <c r="AD58" s="4"/>
+      <c r="AE58" s="4"/>
+      <c r="AF58" s="4"/>
+      <c r="AG58" s="4"/>
+      <c r="AH58" s="4"/>
+      <c r="AI58" s="4"/>
+      <c r="AJ58" s="4"/>
+      <c r="AK58" s="4"/>
+      <c r="AL58" s="4"/>
+      <c r="AM58" s="4"/>
+      <c r="AN58" s="4"/>
+      <c r="AO58" s="4"/>
     </row>
-    <row r="60" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="AO60" s="5"/>
+    <row r="59" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R59" s="4"/>
+      <c r="S59" s="4"/>
+      <c r="T59" s="4"/>
+      <c r="U59" s="4"/>
+      <c r="V59" s="4"/>
+      <c r="W59" s="4"/>
+      <c r="X59" s="4"/>
+      <c r="Y59" s="4"/>
+      <c r="Z59" s="4"/>
+      <c r="AA59" s="4"/>
+      <c r="AB59" s="4"/>
+      <c r="AC59" s="4"/>
+      <c r="AD59" s="4"/>
+      <c r="AE59" s="4"/>
+      <c r="AF59" s="4"/>
+      <c r="AG59" s="4"/>
+      <c r="AH59" s="4"/>
+      <c r="AI59" s="4"/>
+      <c r="AJ59" s="4"/>
+      <c r="AK59" s="4"/>
+      <c r="AL59" s="4"/>
+      <c r="AM59" s="4"/>
+      <c r="AN59" s="4"/>
+      <c r="AO59" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="88">
-[...10 lines deleted...]
-    <mergeCell ref="AC29:AH29"/>
+  <mergeCells count="82">
+    <mergeCell ref="AA19:AH19"/>
+    <mergeCell ref="AI19:AO19"/>
+    <mergeCell ref="O18:Z18"/>
+    <mergeCell ref="O19:Z19"/>
+    <mergeCell ref="AA18:AO18"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="AA7:AD7"/>
+    <mergeCell ref="A3:I4"/>
+    <mergeCell ref="A16:I17"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="E12:N12"/>
+    <mergeCell ref="O12:Z12"/>
+    <mergeCell ref="AA12:AD12"/>
+    <mergeCell ref="A13:AD13"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="W27:AB27"/>
+    <mergeCell ref="F31:K31"/>
+    <mergeCell ref="O21:Z21"/>
+    <mergeCell ref="O22:Z22"/>
+    <mergeCell ref="A25:AO25"/>
+    <mergeCell ref="L27:Q27"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="AA22:AH22"/>
     <mergeCell ref="AC30:AH30"/>
-    <mergeCell ref="L32:Q32"/>
-[...11 lines deleted...]
-    <mergeCell ref="R29:V29"/>
     <mergeCell ref="R30:V30"/>
+    <mergeCell ref="AE9:AO9"/>
+    <mergeCell ref="A9:AD9"/>
+    <mergeCell ref="F29:K29"/>
     <mergeCell ref="A29:E29"/>
-    <mergeCell ref="F28:K28"/>
-[...2 lines deleted...]
-    <mergeCell ref="L29:Q29"/>
+    <mergeCell ref="AI22:AO22"/>
+    <mergeCell ref="AA21:AO21"/>
+    <mergeCell ref="AE13:AO13"/>
+    <mergeCell ref="A14:AD14"/>
+    <mergeCell ref="AE14:AO14"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="E11:N11"/>
+    <mergeCell ref="O11:Z11"/>
+    <mergeCell ref="AA11:AD11"/>
+    <mergeCell ref="AE11:AO11"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="K3:P3"/>
     <mergeCell ref="R3:Y3"/>
     <mergeCell ref="AA3:AH3"/>
     <mergeCell ref="AE8:AO8"/>
     <mergeCell ref="A8:AD8"/>
     <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AE6:AO6"/>
     <mergeCell ref="O7:Z7"/>
     <mergeCell ref="P4:U4"/>
     <mergeCell ref="W4:AD4"/>
-    <mergeCell ref="W32:AB32"/>
-[...15 lines deleted...]
-    <mergeCell ref="AE14:AO14"/>
     <mergeCell ref="AF4:AM4"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="A11:D11"/>
-[...22 lines deleted...]
-    <mergeCell ref="AA22:AH22"/>
+    <mergeCell ref="R31:V31"/>
+    <mergeCell ref="W30:AB30"/>
+    <mergeCell ref="R28:V28"/>
+    <mergeCell ref="R29:V29"/>
+    <mergeCell ref="W31:AB31"/>
+    <mergeCell ref="L29:Q29"/>
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="W28:AB28"/>
+    <mergeCell ref="W29:AB29"/>
+    <mergeCell ref="F28:K28"/>
+    <mergeCell ref="L28:Q28"/>
+    <mergeCell ref="A39:AE39"/>
+    <mergeCell ref="Q15:AO16"/>
+    <mergeCell ref="O15:P16"/>
+    <mergeCell ref="B46:I46"/>
+    <mergeCell ref="AA46:AO46"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="AC31:AH31"/>
+    <mergeCell ref="AC28:AH28"/>
+    <mergeCell ref="AC29:AH29"/>
+    <mergeCell ref="L31:Q31"/>
+    <mergeCell ref="L30:Q30"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="F30:K30"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>